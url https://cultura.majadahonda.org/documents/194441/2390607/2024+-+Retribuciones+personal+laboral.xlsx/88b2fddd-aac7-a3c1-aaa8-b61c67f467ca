--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -1,57 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mjboada\Downloads\RRHH - Retribuciones\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E70C0A99-4968-47DE-92C4-5320F3633C1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96344CDD-CE46-4EE0-8CBC-33FEA587585C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LABORALES" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">LABORALES!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -542,148 +540,89 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-</file>
-[...57 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -904,51 +843,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J74"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="54" customWidth="1"/>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="3.7109375" customWidth="1"/>
     <col min="7" max="7" width="60.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="85.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:10" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C2" s="23" t="s">
@@ -2235,51 +2174,50 @@
     </row>
     <row r="74" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B74" s="21">
         <v>13</v>
       </c>
       <c r="C74" s="22" t="s">
         <v>13</v>
       </c>
       <c r="D74" s="16">
         <v>27750.800000000003</v>
       </c>
       <c r="E74" s="1"/>
       <c r="G74" s="6"/>
       <c r="I74" s="7"/>
       <c r="J74" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.15748031496062992" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Página &amp;P</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>