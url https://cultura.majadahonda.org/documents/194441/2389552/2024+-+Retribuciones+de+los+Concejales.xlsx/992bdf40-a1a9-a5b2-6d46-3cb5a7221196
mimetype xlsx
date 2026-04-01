--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -1,736 +1,774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mjboada\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\01 AREA ECONOMICA\01 PRESUPUESTO - PLANTILLAS PRESUPUESTARIAS - PLANTILLAS DE PERSONAL\01 PLANTILLAS PRESUPUESTARIAS\TABLAS SALARIALES\TRANSPARENCIA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E4330FB-0081-43D2-A308-B2FDC909B713}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5B58B661-4F2B-4156-9944-6417EAEEB056}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{34909811-31E9-4988-94AB-3151F438E314}"/>
   </bookViews>
   <sheets>
-    <sheet name="CONCEJALES 2023" sheetId="9" r:id="rId1"/>
+    <sheet name="CONCEJALES 2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="46">
   <si>
+    <t>Retribuciones del Alcalde y Concejales 2024</t>
+  </si>
+  <si>
+    <t>Nombre</t>
+  </si>
+  <si>
     <t>Cargo</t>
   </si>
   <si>
-    <t>Nombre</t>
-[...1 lines deleted...]
-  <si>
     <t>Grupo</t>
   </si>
   <si>
+    <t>CORPORACIÓN 2024</t>
+  </si>
+  <si>
+    <t>Dña. María Dolores Moreno Molino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alcaldesa </t>
+  </si>
+  <si>
     <t>Grupo Municipal Partido Popular</t>
   </si>
   <si>
+    <t>D. Diego López del Hierro</t>
+  </si>
+  <si>
     <t>Teniente de Alcalde</t>
   </si>
   <si>
+    <t>D. Raúl Terrón Fernández Moreno</t>
+  </si>
+  <si>
+    <t>Dña. Ana Camins Martínez</t>
+  </si>
+  <si>
+    <t>Dña. Marina Arines Vega</t>
+  </si>
+  <si>
+    <t>D. Ignacio Silván González</t>
+  </si>
+  <si>
     <t>Concejal</t>
   </si>
   <si>
+    <t>D. Alejandro Rafael Núñez Velázquez</t>
+  </si>
+  <si>
+    <t>D. Ramón Losada Díaz</t>
+  </si>
+  <si>
+    <t>Dña. Laura Romero Vaquero</t>
+  </si>
+  <si>
+    <t>D. Antonio Rodríguez López</t>
+  </si>
+  <si>
+    <t>Dña. Raquel Monedero Lázaro</t>
+  </si>
+  <si>
+    <t>Dña. Nuria Mª Verónica Wilde Puigvert</t>
+  </si>
+  <si>
+    <t>Dña. Rocío Manzaneque Ramos</t>
+  </si>
+  <si>
+    <t>Dña. María José Montón Rosáen</t>
+  </si>
+  <si>
+    <t>Concejal (Dedicación al 75%)</t>
+  </si>
+  <si>
+    <t>D. José Manuel Cotano Aguirre</t>
+  </si>
+  <si>
+    <t>Concejal (En régimen de asistencia)</t>
+  </si>
+  <si>
+    <t>D. José Rodríguez Cuadrado</t>
+  </si>
+  <si>
+    <t>Concejal (Hasta el 13/12/2024)</t>
+  </si>
+  <si>
+    <t>Grupo Municipal Vox Majadahonda</t>
+  </si>
+  <si>
+    <t>Concejal (Desde el 14/12/2023, en régimen de asistencia)</t>
+  </si>
+  <si>
+    <t>D.  Pablo Pérez Gallardo</t>
+  </si>
+  <si>
+    <t>D. Federico Fernández de la Fuente Isusi</t>
+  </si>
+  <si>
+    <t>Concejal (Hasta el 13/12/2024, en régimen de asistencia)</t>
+  </si>
+  <si>
+    <t>Concejal (Desde el 14/12/2024))</t>
+  </si>
+  <si>
+    <t>D. Carlos Castro Grijalva</t>
+  </si>
+  <si>
+    <t>D. David Rodríguez Cabrera</t>
+  </si>
+  <si>
+    <t>Concejal (Desde el 14/12/2023)</t>
+  </si>
+  <si>
     <t>Grupo Municipal Socialista</t>
   </si>
   <si>
-    <t>D. David Rodríguez Cabrera</t>
-[...52 lines deleted...]
-  <si>
     <t>Dña. Elisa Piñana Pereira</t>
   </si>
   <si>
     <t>D. Hermann Erich Novotni Rincón</t>
   </si>
   <si>
     <t>D. Carlos Bonet Pelegay</t>
   </si>
   <si>
+    <t>Grupo Municipal Vecinos por Majadahonda</t>
+  </si>
+  <si>
+    <t>D. Federico Martínez Utrera</t>
+  </si>
+  <si>
     <t>D. Daniel Pérez Pinto</t>
   </si>
   <si>
-    <t xml:space="preserve">Alcaldesa </t>
-[...10 lines deleted...]
-  <si>
     <t>Concejal (Dedicación al 50%)</t>
   </si>
   <si>
-    <t>Grupo Municipal Vecinos por Majadahonda</t>
-[...1 lines deleted...]
-  <si>
     <t>Grupo Municipal  Más Madrid - Izquieda Unida</t>
-  </si>
-[...28 lines deleted...]
-    <t>Concejal (Hasta el 13/12/2024, en régimen de asistencia)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="7">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri (Cuerpo)"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color rgb="FF343434"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...10 lines deleted...]
-      <name val="Calibri (Cuerpo)"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
-      <bottom style="medium">
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 3 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
-  <dxfs count="7">
+  <dxfs count="8">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF343434"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
           <color indexed="64"/>
         </left>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="medium">
           <color indexed="64"/>
         </top>
         <bottom style="medium">
-          <color indexed="64"/>
-[...5 lines deleted...]
-        <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFC0C0C0"/>
           <bgColor rgb="FFC0C0C0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...4 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1176337</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1176336</xdr:rowOff>
+      <xdr:rowOff>1219201</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="5 Imagen">
+        <xdr:cNvPr id="2" name="5 Imagen">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C1655F4-A510-4B98-9330-72CCB6E2FAA2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="373062" y="0"/>
-          <a:ext cx="1176337" cy="1176336"/>
+          <a:off x="0" y="1"/>
+          <a:ext cx="1176337" cy="1219200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C5AF3A71-E3E2-1243-B78D-4F66199BC4A9}" name="Tabla1" displayName="Tabla1" ref="A2:D29" totalsRowShown="0" headerRowDxfId="6" headerRowBorderDxfId="5" tableBorderDxfId="4">
-  <autoFilter ref="A2:D29" xr:uid="{C5AF3A71-E3E2-1243-B78D-4F66199BC4A9}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D9E96C82-B69E-4E24-BEE8-E97044444344}" name="Tabla1" displayName="Tabla1" ref="A2:D29" totalsRowShown="0" headerRowDxfId="7" headerRowBorderDxfId="5" tableBorderDxfId="6" totalsRowBorderDxfId="4">
+  <autoFilter ref="A2:D29" xr:uid="{017716CF-0B02-4D18-B0E5-BE64C3A05593}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{2EB69CDD-B35E-8B45-9AF5-1E17B2C32E35}" name="Nombre" dataDxfId="3"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{B80BFA78-9938-3B48-9576-FED9533A3D47}" name="CORPORACIÓN 2024" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{E8A63E44-FFEB-4398-9D2B-B6E35C1280A2}" name="Nombre" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{BE3F7625-64F4-4328-B072-D78D6AF76087}" name="Cargo" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{D662553A-A554-495B-A737-6747F1A0FB9A}" name="Grupo" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{20A7231B-A716-4E81-A64A-0000BD43DAE1}" name="CORPORACIÓN 2024" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -978,495 +1016,493 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:D29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E552FB27-6426-4EBD-9586-DB886071AFFA}">
+  <dimension ref="A1:H29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="2" width="55.28515625" customWidth="1"/>
     <col min="3" max="3" width="44.140625" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="110.25" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:8" ht="115.5" customHeight="1">
+      <c r="B1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="3" t="s">
+      <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="4" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:4">
+      <c r="C2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="8">
+        <v>78147.28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="8">
+        <v>74239.92</v>
+      </c>
+      <c r="G4" s="9"/>
+      <c r="H4" s="10"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="8">
+        <v>74239.92</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="8">
+        <v>74239.92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="B7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="8">
+        <v>74239.92</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="B8" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...23 lines deleted...]
-    <row r="9" spans="1:4" ht="17.25" customHeight="1">
+      <c r="C8" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="8">
+        <v>66425.19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...9 lines deleted...]
-    <row r="10" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="8">
+        <v>66425.19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...9 lines deleted...]
-    <row r="11" spans="1:4">
+      <c r="B10" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="8">
+        <v>66425.19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:4">
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="8">
+        <v>66425.19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...9 lines deleted...]
-    <row r="13" spans="1:4">
+      <c r="B12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="8">
+        <v>66425.19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...9 lines deleted...]
-    <row r="14" spans="1:4">
+      <c r="B13" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="8">
+        <v>66425.19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:4">
+      <c r="B14" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="8">
+        <v>66425.19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...9 lines deleted...]
-    <row r="16" spans="1:4">
+      <c r="B15" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="8">
+        <v>66425.19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...6 lines deleted...]
-        <v>66107.17</v>
+      <c r="B16" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="8">
+        <v>58610.46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="D17" s="2">
+        <v>24</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>62212.86</v>
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="8">
+        <v>62517.82</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="6" t="s">
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="D19" s="2">
+        <v>26</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...6 lines deleted...]
-        <v>46659.95</v>
+      <c r="C20" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="8">
+        <v>46888.37</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="6" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-      <c r="D21" s="2">
+        <v>31</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="6" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>62212.86</v>
+        <v>31</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="8">
+        <v>62517.82</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="6" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="D23" s="2">
+        <v>34</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="6" t="s">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>62212.86</v>
+        <v>35</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="8">
+        <v>62517.82</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="2">
+      <c r="C25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="6" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-      <c r="D26" s="2">
+        <v>39</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="6" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="D27" s="2">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="6" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>46659.95</v>
+        <v>42</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="8">
+        <v>46888.37</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="6" t="s">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A29" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>31106.43</v>
+        <v>31258.91</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CONCEJALES 2023</vt:lpstr>
+      <vt:lpstr>CONCEJALES 2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>amparo</dc:creator>
+  <dc:creator>Helena del Valle de la Cruz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>