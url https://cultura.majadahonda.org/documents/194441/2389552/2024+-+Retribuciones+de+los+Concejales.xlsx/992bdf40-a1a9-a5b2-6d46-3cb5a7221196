--- v1 (2026-04-01)
+++ v2 (2026-05-16)
@@ -1,59 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\01 AREA ECONOMICA\01 PRESUPUESTO - PLANTILLAS PRESUPUESTARIAS - PLANTILLAS DE PERSONAL\01 PLANTILLAS PRESUPUESTARIAS\TABLAS SALARIALES\TRANSPARENCIA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mjboada\Downloads\RRHH - Retribuciones\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5B58B661-4F2B-4156-9944-6417EAEEB056}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7664E4BF-5A35-461E-95EC-4D85801F536D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{34909811-31E9-4988-94AB-3151F438E314}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34909811-31E9-4988-94AB-3151F438E314}"/>
   </bookViews>
   <sheets>
     <sheet name="CONCEJALES 2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -358,83 +356,83 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
@@ -556,68 +554,68 @@
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
-      <border>
-        <bottom style="thin">
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
-[...9 lines deleted...]
-        <bottom style="medium">
+      <border>
+        <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFC0C0C0"/>
           <bgColor rgb="FFC0C0C0"/>
@@ -636,133 +634,52 @@
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...79 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D9E96C82-B69E-4E24-BEE8-E97044444344}" name="Tabla1" displayName="Tabla1" ref="A2:D29" totalsRowShown="0" headerRowDxfId="7" headerRowBorderDxfId="5" tableBorderDxfId="6" totalsRowBorderDxfId="4">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D9E96C82-B69E-4E24-BEE8-E97044444344}" name="Tabla1" displayName="Tabla1" ref="A2:D29" totalsRowShown="0" headerRowDxfId="7" headerRowBorderDxfId="6" tableBorderDxfId="5" totalsRowBorderDxfId="4">
   <autoFilter ref="A2:D29" xr:uid="{017716CF-0B02-4D18-B0E5-BE64C3A05593}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{E8A63E44-FFEB-4398-9D2B-B6E35C1280A2}" name="Nombre" dataDxfId="3"/>
     <tableColumn id="2" xr3:uid="{BE3F7625-64F4-4328-B072-D78D6AF76087}" name="Cargo" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{D662553A-A554-495B-A737-6747F1A0FB9A}" name="Grupo" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{20A7231B-A716-4E81-A64A-0000BD43DAE1}" name="CORPORACIÓN 2024" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1016,478 +933,477 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E552FB27-6426-4EBD-9586-DB886071AFFA}">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="2" width="55.28515625" customWidth="1"/>
     <col min="3" max="3" width="44.140625" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="115.5" customHeight="1">
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="2"/>
-      <c r="D1" s="2"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="6" t="s">
+      <c r="A3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="8">
+      <c r="D3" s="6">
         <v>78147.28</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C4" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="8">
+      <c r="D4" s="6">
         <v>74239.92</v>
       </c>
-      <c r="G4" s="9"/>
-      <c r="H4" s="10"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D5" s="6">
         <v>74239.92</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="6">
         <v>74239.92</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="6">
         <v>74239.92</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="C8" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="6">
         <v>66425.19</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="6">
         <v>66425.19</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D10" s="8">
+      <c r="D10" s="6">
         <v>66425.19</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="C11" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="6">
         <v>66425.19</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="C12" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="6">
         <v>66425.19</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="6">
         <v>66425.19</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="C14" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="6">
         <v>66425.19</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C15" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D15" s="6">
         <v>66425.19</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="11" t="s">
+      <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="7" t="s">
+      <c r="C16" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="6">
         <v>58610.46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C17" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="7" t="s">
+      <c r="C18" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="6">
         <v>62517.82</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="7" t="s">
+      <c r="C19" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D19" s="8">
+      <c r="D19" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="7" t="s">
+      <c r="C20" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D20" s="8">
+      <c r="D20" s="6">
         <v>46888.37</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="8">
+      <c r="D21" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="C22" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D22" s="8">
+      <c r="D22" s="6">
         <v>62517.82</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C23" s="7" t="s">
+      <c r="C23" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D23" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="C24" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D24" s="8">
+      <c r="D24" s="6">
         <v>62517.82</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="7" t="s">
+      <c r="C25" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D25" s="8">
+      <c r="D25" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="7" t="s">
+      <c r="C26" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D26" s="8">
+      <c r="D26" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="6" t="s">
+      <c r="A27" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C27" s="7" t="s">
+      <c r="C27" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="8">
+      <c r="D27" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="6" t="s">
+      <c r="A28" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="7" t="s">
+      <c r="C28" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D28" s="6">
         <v>46888.37</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="12" t="s">
+      <c r="A29" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="13" t="s">
+      <c r="B29" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="C29" s="13" t="s">
+      <c r="C29" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="D29" s="8">
+      <c r="D29" s="6">
         <v>31258.91</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CONCEJALES 2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>